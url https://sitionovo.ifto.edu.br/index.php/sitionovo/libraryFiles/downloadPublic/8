--- v2 (2026-02-15)
+++ v3 (2026-04-02)
@@ -558,51 +558,51 @@
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A25815" w:rsidRPr="008C6B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>/20xx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E90FCE" w14:textId="77777777" w:rsidR="00935CC2" w:rsidRPr="00D304DD" w:rsidRDefault="00935CC2" w:rsidP="00935CC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58100696" w14:textId="477A33BA" w:rsidR="002F4D5E" w:rsidRPr="00923A68" w:rsidRDefault="00935CC2" w:rsidP="00B544FB">
+    <w:p w14:paraId="58100696" w14:textId="2265F340" w:rsidR="002F4D5E" w:rsidRPr="00923A68" w:rsidRDefault="00935CC2" w:rsidP="00B544FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -623,51 +623,109 @@
       <w:r w:rsidR="00DB7D3B" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme </w:t>
       </w:r>
       <w:r w:rsidR="009F7FBA" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>modelo no rodapé</w:t>
       </w:r>
       <w:r w:rsidR="000C7D93" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>; Resumo; Palavras-chave; Título em inglês; Abstract; Keywords; Introdução; Materiais e Métodos; Resultados e Discussões; Conclusões; Agradecimentos; Referências; Tabelas</w:t>
+        <w:t>; Resumo; Palavras-chave; Título em inglês; Abstract; Keywords;</w:t>
+      </w:r>
+      <w:r w:rsidR="009A18B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Título em espanhol; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A18B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A18B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009A18B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A18B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-clave; </w:t>
+      </w:r>
+      <w:r w:rsidR="000C7D93" w:rsidRPr="00923A68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Introdução; Materiais e Métodos; Resultados e Discussões; Conclusões; Agradecimentos; Referências; Tabelas</w:t>
       </w:r>
       <w:r w:rsidR="0038001F" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="000C7D93" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Figuras</w:t>
       </w:r>
       <w:r w:rsidR="0038001F" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -1352,83 +1410,83 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FCEE568" w14:textId="49D878A3" w:rsidR="00935CC2" w:rsidRPr="00923A68" w:rsidRDefault="00935CC2" w:rsidP="006914E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Em inglês.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F43AFD4" w14:textId="1098EB58" w:rsidR="00935CC2" w:rsidRPr="00923A68" w:rsidRDefault="00935CC2" w:rsidP="007B3484">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Em inglês.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BD4B2E" w14:textId="77777777" w:rsidR="00935CC2" w:rsidRPr="00923A68" w:rsidRDefault="00935CC2" w:rsidP="00B544FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -2122,63 +2180,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08FB82FA" w14:textId="7FFFF798" w:rsidR="005F6D88" w:rsidRPr="00923A68" w:rsidRDefault="00540B11" w:rsidP="00B544FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">A palavra Introdução deve ser grafada em letras minúsculas, exceto a letra inicial, estar em negrito e justificada à esquerda. Deve ser breve, mas suficiente para </w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>esclarecer o problema abordado ou a(s) hipótese(s) de trabalho (no máximo duas páginas), com citação da bibliografia específica e atualizada, e finalizar com a indicação do objetivo de forma coerente com o descrito no início do Resumo. As citações e notas devem ser conforme a</w:t>
+        <w:t>A palavra Introdução deve ser grafada em letras minúsculas, exceto a letra inicial, estar em negrito e justificada à esquerda. Deve ser breve, mas suficiente para esclarecer o problema abordado ou a(s) hipótese(s) de trabalho (no máximo duas páginas), com citação da bibliografia específica e atualizada, e finalizar com a indicação do objetivo de forma coerente com o descrito no início do Resumo. As citações e notas devem ser conforme a</w:t>
       </w:r>
       <w:r w:rsidR="0052207E" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">s normas atuais </w:t>
       </w:r>
       <w:r w:rsidR="001D208E" w:rsidRPr="00923A68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">da </w:t>
       </w:r>
       <w:r w:rsidRPr="00923A68">
         <w:rPr>
@@ -7280,76 +7327,94 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0745FCAE" w14:textId="77777777" w:rsidR="00EF7CC2" w:rsidRDefault="00EF7CC2" w:rsidP="00B544FB">
       <w:pPr>
         <w:pStyle w:val="SitioNovoCitacao"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22FB5B88" w14:textId="77777777" w:rsidR="00EF7CC2" w:rsidRPr="00612267" w:rsidRDefault="00EF7CC2" w:rsidP="00EF7CC2">
+    <w:p w14:paraId="22FB5B88" w14:textId="6BB35519" w:rsidR="00EF7CC2" w:rsidRPr="00612267" w:rsidRDefault="00EF7CC2" w:rsidP="00EF7CC2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00612267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Como citar:</w:t>
+        <w:t>Como citar</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF613A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ABNT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612267">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796C0AD0" w14:textId="77777777" w:rsidR="00C74033" w:rsidRPr="00DD19C3" w:rsidRDefault="00C74033" w:rsidP="00C74033">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD19C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Preenchimento pela equipe editorial</w:t>
       </w:r>
@@ -7437,61 +7502,61 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE7FF5" w:rsidSect="00444D69">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="0" w:footer="499" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3660483D" w14:textId="77777777" w:rsidR="003C626F" w:rsidRDefault="003C626F" w:rsidP="00AE7FF5">
+    <w:p w14:paraId="6F681AE5" w14:textId="77777777" w:rsidR="00E6675A" w:rsidRDefault="00E6675A" w:rsidP="00AE7FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35E02FC4" w14:textId="77777777" w:rsidR="003C626F" w:rsidRDefault="003C626F" w:rsidP="00AE7FF5">
+    <w:p w14:paraId="3A2CD7DB" w14:textId="77777777" w:rsidR="00E6675A" w:rsidRDefault="00E6675A" w:rsidP="00AE7FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7868,61 +7933,61 @@
               <w:lang w:eastAsia="pt-BR"/>
             </w:rPr>
             <w:t>2594-7036</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="464E0DA1" w14:textId="77777777" w:rsidR="00A745B7" w:rsidRPr="0028200C" w:rsidRDefault="00A745B7" w:rsidP="0028200C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:spacing w:line="257" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="079D2A7D" w14:textId="77777777" w:rsidR="003C626F" w:rsidRDefault="003C626F" w:rsidP="00AE7FF5">
+    <w:p w14:paraId="36AC4C60" w14:textId="77777777" w:rsidR="00E6675A" w:rsidRDefault="00E6675A" w:rsidP="00AE7FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AFF077C" w14:textId="77777777" w:rsidR="003C626F" w:rsidRDefault="003C626F" w:rsidP="00AE7FF5">
+    <w:p w14:paraId="53394316" w14:textId="77777777" w:rsidR="00E6675A" w:rsidRDefault="00E6675A" w:rsidP="00AE7FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="62CC2227" w14:textId="02046419" w:rsidR="00847A03" w:rsidRPr="002B7981" w:rsidRDefault="00847A03" w:rsidP="00A159BC">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk213225320"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002B7981">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -9173,51 +9238,53 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="007575C0">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="160"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:gutterAtTop/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9244,50 +9311,51 @@
     <w:rsid w:val="00054141"/>
     <w:rsid w:val="00060E2A"/>
     <w:rsid w:val="000633D1"/>
     <w:rsid w:val="000671C0"/>
     <w:rsid w:val="000673F4"/>
     <w:rsid w:val="00070735"/>
     <w:rsid w:val="000740E1"/>
     <w:rsid w:val="000833EB"/>
     <w:rsid w:val="00086EAD"/>
     <w:rsid w:val="00096A2B"/>
     <w:rsid w:val="000A5880"/>
     <w:rsid w:val="000B4481"/>
     <w:rsid w:val="000C0F2D"/>
     <w:rsid w:val="000C3B33"/>
     <w:rsid w:val="000C7D93"/>
     <w:rsid w:val="000D2B6A"/>
     <w:rsid w:val="000E60BF"/>
     <w:rsid w:val="000F4BA9"/>
     <w:rsid w:val="000F751C"/>
     <w:rsid w:val="0010150F"/>
     <w:rsid w:val="00104AE6"/>
     <w:rsid w:val="00106081"/>
     <w:rsid w:val="00106A20"/>
     <w:rsid w:val="001201B6"/>
     <w:rsid w:val="00121CD8"/>
+    <w:rsid w:val="00131247"/>
     <w:rsid w:val="001329C0"/>
     <w:rsid w:val="00133667"/>
     <w:rsid w:val="00137764"/>
     <w:rsid w:val="00145639"/>
     <w:rsid w:val="00145A82"/>
     <w:rsid w:val="0014683D"/>
     <w:rsid w:val="0016724B"/>
     <w:rsid w:val="00171BA6"/>
     <w:rsid w:val="00173AE9"/>
     <w:rsid w:val="00173D06"/>
     <w:rsid w:val="00174233"/>
     <w:rsid w:val="00176174"/>
     <w:rsid w:val="00187E60"/>
     <w:rsid w:val="00190B81"/>
     <w:rsid w:val="00192521"/>
     <w:rsid w:val="001B71DF"/>
     <w:rsid w:val="001C01C5"/>
     <w:rsid w:val="001C1C19"/>
     <w:rsid w:val="001D208E"/>
     <w:rsid w:val="001D4F8D"/>
     <w:rsid w:val="001D78FD"/>
     <w:rsid w:val="001E1D6A"/>
     <w:rsid w:val="001E2000"/>
     <w:rsid w:val="001F423B"/>
     <w:rsid w:val="001F5E93"/>
@@ -9471,65 +9539,68 @@
     <w:rsid w:val="00802D7A"/>
     <w:rsid w:val="00811B20"/>
     <w:rsid w:val="0082005E"/>
     <w:rsid w:val="00823929"/>
     <w:rsid w:val="00823B40"/>
     <w:rsid w:val="00831794"/>
     <w:rsid w:val="00834F14"/>
     <w:rsid w:val="008476E8"/>
     <w:rsid w:val="00847A03"/>
     <w:rsid w:val="008536B3"/>
     <w:rsid w:val="00856820"/>
     <w:rsid w:val="008652C6"/>
     <w:rsid w:val="00870786"/>
     <w:rsid w:val="008809C6"/>
     <w:rsid w:val="00892390"/>
     <w:rsid w:val="008A3D8D"/>
     <w:rsid w:val="008B065E"/>
     <w:rsid w:val="008B467E"/>
     <w:rsid w:val="008B6FCD"/>
     <w:rsid w:val="008C1034"/>
     <w:rsid w:val="008C5FDD"/>
     <w:rsid w:val="008C6B4C"/>
     <w:rsid w:val="008C6C68"/>
     <w:rsid w:val="008D52A3"/>
     <w:rsid w:val="008E3E50"/>
+    <w:rsid w:val="008F3701"/>
     <w:rsid w:val="008F50C1"/>
+    <w:rsid w:val="009027E9"/>
     <w:rsid w:val="009070A6"/>
     <w:rsid w:val="00911D90"/>
     <w:rsid w:val="0091554F"/>
     <w:rsid w:val="0092218A"/>
     <w:rsid w:val="00923A68"/>
     <w:rsid w:val="0093021F"/>
     <w:rsid w:val="00932AA9"/>
     <w:rsid w:val="00935CC2"/>
     <w:rsid w:val="00941FA1"/>
     <w:rsid w:val="009745EA"/>
     <w:rsid w:val="009774CC"/>
     <w:rsid w:val="009779C7"/>
     <w:rsid w:val="009842E1"/>
     <w:rsid w:val="00991C5C"/>
+    <w:rsid w:val="009A18B0"/>
     <w:rsid w:val="009B0B20"/>
     <w:rsid w:val="009B0FF8"/>
     <w:rsid w:val="009B4BCD"/>
     <w:rsid w:val="009B5C70"/>
     <w:rsid w:val="009B7B09"/>
     <w:rsid w:val="009D28B9"/>
     <w:rsid w:val="009E0C20"/>
     <w:rsid w:val="009E391A"/>
     <w:rsid w:val="009E408F"/>
     <w:rsid w:val="009E43C7"/>
     <w:rsid w:val="009F7FBA"/>
     <w:rsid w:val="00A01C03"/>
     <w:rsid w:val="00A01C32"/>
     <w:rsid w:val="00A02240"/>
     <w:rsid w:val="00A0231D"/>
     <w:rsid w:val="00A12F08"/>
     <w:rsid w:val="00A159BC"/>
     <w:rsid w:val="00A25815"/>
     <w:rsid w:val="00A30B2E"/>
     <w:rsid w:val="00A312A8"/>
     <w:rsid w:val="00A320BA"/>
     <w:rsid w:val="00A329E8"/>
     <w:rsid w:val="00A33D9B"/>
     <w:rsid w:val="00A37847"/>
     <w:rsid w:val="00A43FE2"/>
@@ -9574,211 +9645,216 @@
     <w:rsid w:val="00B544FB"/>
     <w:rsid w:val="00B6238B"/>
     <w:rsid w:val="00B63120"/>
     <w:rsid w:val="00B670DF"/>
     <w:rsid w:val="00B77E0C"/>
     <w:rsid w:val="00B82580"/>
     <w:rsid w:val="00B833BB"/>
     <w:rsid w:val="00B83C2B"/>
     <w:rsid w:val="00B9681A"/>
     <w:rsid w:val="00B97A26"/>
     <w:rsid w:val="00BA2876"/>
     <w:rsid w:val="00BA2D77"/>
     <w:rsid w:val="00BA3A82"/>
     <w:rsid w:val="00BA4148"/>
     <w:rsid w:val="00BC10D1"/>
     <w:rsid w:val="00BC3306"/>
     <w:rsid w:val="00BC5BA6"/>
     <w:rsid w:val="00BC6A54"/>
     <w:rsid w:val="00BE2178"/>
     <w:rsid w:val="00BF24D2"/>
     <w:rsid w:val="00BF5FEC"/>
     <w:rsid w:val="00C01F98"/>
     <w:rsid w:val="00C162D5"/>
     <w:rsid w:val="00C24768"/>
     <w:rsid w:val="00C26A28"/>
+    <w:rsid w:val="00C37725"/>
     <w:rsid w:val="00C405D4"/>
     <w:rsid w:val="00C42A90"/>
     <w:rsid w:val="00C45E0E"/>
     <w:rsid w:val="00C53797"/>
     <w:rsid w:val="00C53854"/>
     <w:rsid w:val="00C62FB6"/>
     <w:rsid w:val="00C70667"/>
     <w:rsid w:val="00C7298F"/>
     <w:rsid w:val="00C74033"/>
     <w:rsid w:val="00C74724"/>
     <w:rsid w:val="00C74967"/>
     <w:rsid w:val="00C74C7F"/>
     <w:rsid w:val="00C755D8"/>
     <w:rsid w:val="00C958B3"/>
     <w:rsid w:val="00C95CB8"/>
     <w:rsid w:val="00CA0F67"/>
     <w:rsid w:val="00CA1561"/>
     <w:rsid w:val="00CA4C3F"/>
     <w:rsid w:val="00CB2554"/>
     <w:rsid w:val="00CB5045"/>
     <w:rsid w:val="00CB6792"/>
     <w:rsid w:val="00CB6E36"/>
     <w:rsid w:val="00CC02C1"/>
     <w:rsid w:val="00CD07C6"/>
     <w:rsid w:val="00CD1405"/>
     <w:rsid w:val="00CD20DE"/>
     <w:rsid w:val="00CE44A5"/>
     <w:rsid w:val="00CE5081"/>
     <w:rsid w:val="00CF646F"/>
     <w:rsid w:val="00D0325D"/>
     <w:rsid w:val="00D07288"/>
     <w:rsid w:val="00D1461C"/>
     <w:rsid w:val="00D2453E"/>
     <w:rsid w:val="00D304DD"/>
     <w:rsid w:val="00D40013"/>
     <w:rsid w:val="00D41469"/>
     <w:rsid w:val="00D423DB"/>
     <w:rsid w:val="00D46466"/>
     <w:rsid w:val="00D61E0A"/>
     <w:rsid w:val="00D62712"/>
     <w:rsid w:val="00D66F1D"/>
     <w:rsid w:val="00D67929"/>
     <w:rsid w:val="00D71F12"/>
     <w:rsid w:val="00D80472"/>
     <w:rsid w:val="00D95622"/>
+    <w:rsid w:val="00D96086"/>
     <w:rsid w:val="00D97772"/>
     <w:rsid w:val="00D97A00"/>
     <w:rsid w:val="00DA3012"/>
     <w:rsid w:val="00DA65D3"/>
     <w:rsid w:val="00DB7D3B"/>
     <w:rsid w:val="00DD19C3"/>
     <w:rsid w:val="00DD1C42"/>
     <w:rsid w:val="00DD3D51"/>
     <w:rsid w:val="00DD4F30"/>
     <w:rsid w:val="00DD5498"/>
     <w:rsid w:val="00DD5F21"/>
     <w:rsid w:val="00DE019D"/>
     <w:rsid w:val="00DE52FB"/>
     <w:rsid w:val="00DE60EF"/>
     <w:rsid w:val="00DE7F65"/>
     <w:rsid w:val="00E17F93"/>
     <w:rsid w:val="00E2157F"/>
     <w:rsid w:val="00E22B63"/>
     <w:rsid w:val="00E27442"/>
     <w:rsid w:val="00E30C0A"/>
     <w:rsid w:val="00E30DFB"/>
     <w:rsid w:val="00E312A0"/>
     <w:rsid w:val="00E31AB5"/>
     <w:rsid w:val="00E4495E"/>
     <w:rsid w:val="00E52691"/>
     <w:rsid w:val="00E622D6"/>
     <w:rsid w:val="00E623D4"/>
     <w:rsid w:val="00E6252B"/>
     <w:rsid w:val="00E628DE"/>
+    <w:rsid w:val="00E6675A"/>
     <w:rsid w:val="00E74253"/>
+    <w:rsid w:val="00E905D3"/>
     <w:rsid w:val="00E97712"/>
     <w:rsid w:val="00EA0013"/>
     <w:rsid w:val="00EA0888"/>
     <w:rsid w:val="00EA255A"/>
     <w:rsid w:val="00EA5770"/>
     <w:rsid w:val="00EA79C2"/>
     <w:rsid w:val="00EB26B4"/>
     <w:rsid w:val="00EB2E06"/>
     <w:rsid w:val="00EC01D7"/>
     <w:rsid w:val="00EC067A"/>
     <w:rsid w:val="00EC3B34"/>
     <w:rsid w:val="00EC551C"/>
     <w:rsid w:val="00EC7A63"/>
     <w:rsid w:val="00ED07B4"/>
     <w:rsid w:val="00ED1206"/>
     <w:rsid w:val="00ED161B"/>
+    <w:rsid w:val="00ED3A83"/>
     <w:rsid w:val="00EE243C"/>
     <w:rsid w:val="00EF2F0A"/>
     <w:rsid w:val="00EF3CC1"/>
     <w:rsid w:val="00EF4753"/>
     <w:rsid w:val="00EF5383"/>
     <w:rsid w:val="00EF7CC2"/>
     <w:rsid w:val="00F00903"/>
     <w:rsid w:val="00F02F52"/>
     <w:rsid w:val="00F132F8"/>
     <w:rsid w:val="00F23BBF"/>
     <w:rsid w:val="00F26BE4"/>
     <w:rsid w:val="00F26DCE"/>
     <w:rsid w:val="00F27747"/>
     <w:rsid w:val="00F333D5"/>
     <w:rsid w:val="00F34CE8"/>
     <w:rsid w:val="00F429EF"/>
     <w:rsid w:val="00F46B89"/>
     <w:rsid w:val="00F5453F"/>
     <w:rsid w:val="00F55664"/>
     <w:rsid w:val="00F56D07"/>
     <w:rsid w:val="00F6034C"/>
     <w:rsid w:val="00F65C8C"/>
     <w:rsid w:val="00F67B88"/>
     <w:rsid w:val="00F73A4A"/>
     <w:rsid w:val="00F75F9E"/>
     <w:rsid w:val="00F87FE6"/>
     <w:rsid w:val="00F913FE"/>
     <w:rsid w:val="00F91A5F"/>
     <w:rsid w:val="00F92B09"/>
     <w:rsid w:val="00F92B2A"/>
     <w:rsid w:val="00FA3640"/>
     <w:rsid w:val="00FA3C6B"/>
     <w:rsid w:val="00FB3ED5"/>
     <w:rsid w:val="00FB6B2D"/>
     <w:rsid w:val="00FD0127"/>
     <w:rsid w:val="00FD4609"/>
     <w:rsid w:val="00FD6706"/>
     <w:rsid w:val="00FE04A0"/>
     <w:rsid w:val="00FE15F6"/>
     <w:rsid w:val="00FE53AD"/>
     <w:rsid w:val="00FE6482"/>
     <w:rsid w:val="00FF163A"/>
     <w:rsid w:val="00FF49CA"/>
+    <w:rsid w:val="00FF613A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FB7E030"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{785DC55E-B53C-4B96-A2D8-A2FA11D9CC13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11477,70 +11553,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="15"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24D79333-CE0F-4C58-9D74-B606ECAE9F38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1935</Words>
-  <Characters>10449</Characters>
+  <Words>1943</Words>
+  <Characters>10493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12360</CharactersWithSpaces>
+  <CharactersWithSpaces>12412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Quenizia Vieira Lopes</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>